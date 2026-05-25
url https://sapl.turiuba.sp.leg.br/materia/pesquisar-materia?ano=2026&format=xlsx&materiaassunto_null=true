--- v0 (2026-03-27)
+++ v1 (2026-05-25)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="365">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -288,50 +288,245 @@
   <si>
     <t>393</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/393/616.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo o acompanhamento diário da obra da pista de caminhada, observando os pontos que estão impactando o asfalto da Estrada Vicinal, causando acumulo de águas, podendo ocasionar aquaplanagem de veículos e consequentemente provocar acidentes.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/394/617.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo a instalação de postes de iluminação na área verde existente no Bairro Rafaela Doimo de Carvalho.</t>
   </si>
   <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/395/618.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo a venda dos implementos agrícolas atualmente abandonados e sem utilização, destinando os valores obtidos para aquisição de novos implementos.</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/396/619.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo o a realização de manutenção e reparos na estrada rural Fioravante Belini – TUB 328, com a finalidade de evitar que as águas pluviais escorram pela via, formando valetas e buracos que comprometem o tráfego.</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/397/620.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que providencie a manutenção e reparos da fiação elétrica, iluminação e goteiras do prédio da Academia Municipal.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/398/621.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que providencie a roçagem e a poda dos arbustos que estão atrapalhando a visão dos motoristas na confluência das ruas Genesio Domingos do Amaral com a Belarmino Doimo e início da Estrada Vicinal Deputado Arlindo Antônio dos Santos.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/399/622.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que disponibilize os Equipamentos de Proteção Individual EPIs adequados aos servidores que trabalham com a máquina de triturar galhos e folhas.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/400/623.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que providencie a instalação de toldos no corredor das salas de internações e medicamentos, existentes na Unidade Básica de Saúde.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/401/624.pdf</t>
+  </si>
+  <si>
+    <t>Sugerem ao Poder Executivo que providencie a instalação de lombadas na Estrada Vicinal Alcides Doimo, sendo uma antes e outra após a curva existente no local de início da estrada rural que dá acesso ao Pesqueiro.</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/402/625.pdf</t>
+  </si>
+  <si>
+    <t>Sugerem ao Poder Executivo que providencie a instalação de canaletas, com o objetivo de sanar o acumulo de águas, na Rua José Alves Pereira, no Bairro Gilbert Ferreira Caires.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/403/626.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que providencie a instalação de lombadas na Rua Cesar Alves Pereira e início da Rua Rafaela Aparecido Doimo, ruas de acesso ao Bairro Rafaela Doimo de Carvalho.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/404/627.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo a realização de reparos nas Estradas Vicinais TUB 010 Deputado Arlindo Antônio dos Santos e TUB 020 Clóvis Oger, incluindo pintura de fixas de sinalização, instalação de dispositivos reflexivos e tapar buracos existentes nas referidas vias.</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/405/628.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que providencie com urgência a contratação de fonoaudiólogos para a área da Saúde e para Educação.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>Evandro Ferreira de Carvalho</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/406/629.pdf</t>
+  </si>
+  <si>
+    <t>Sugere que o Poder Executivo providencie reparos da iluminação, poda das árvores e refaça o paisagismo das Praças da Cidade.</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/407/630.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que analise a possibilidade de promover a adequação e/ou a transformação dos cargos dos motoristas de ambulância do Município, em conformidade com a Lei Federal nº 15.250/2025.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/429/631.pdf</t>
+  </si>
+  <si>
+    <t>Sugerem que o Poder Executivo a possibilidade de viabilizar Projeto de Lei alterando a Lei Complementar nº 087/2009, que dispõe sobre a falta abonada por ocasião do aniversário do servidor público municipal, para permitir que, quando a data do aniversário coincidir com sábado, domingo, feriado ou ponto facultativo, o servidor possa usufruir do benefício em outro dia útil.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/430/632.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que providencie a implantação e reforço da sinalização horizontal e vertical na estrada vicinal Alcides Doimo, que liga o Município de Turiúba ao Município de Buritama, especialmente no trecho compreendido entre a entrada dos ranchos e as proximidades do aterro sanitário.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/431/633.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que promova durante a realização da Festa do Peão de 2026, uma homenagem ao peão de rodeio Rafael Silvio Oliveira, falecido no Votu Rodeo International.</t>
+  </si>
+  <si>
     <t>361</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>José Marcelo Anunciação</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/361/316.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo determine o cumprimento do horário de trabalho de servidora específica.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>317</t>
@@ -525,50 +720,194 @@
   <si>
     <t>388</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/388/333.pdf</t>
   </si>
   <si>
     <t>Requerem que o Poder Executivo envie à Câmara a relação nominal dos servidores que cumprem jornada sem intervalo para almoço e a informação se existe autorização formalizada para o cumprimento da carga horária sem intervalo.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/391/334.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo envie à Câmara informações sobre medidas administrativas, contábeis e tecnológicas adotadas pelo Poder Executivo para garantir a transparência das emendas parlamentares no âmbito do Município de Turiúba.</t>
   </si>
   <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/408/335.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações, referentes aos últimos doze meses, sobre a quantidade de atestados médicos apresentados por servidores municipais, quantidade de dias de afastamento correspondentes, se há controle de ausências, os procedimentos de verificação adotados e estatísticas anonimizadas por servidor, em conformidade com a Lei Geral de Proteção de Dados.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/409/336.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara a relação dos períodos em que o Município de Turiúba esteve inscrito no CADIN, entre janeiro de 2021 e março de 2026, com a indicação dos motivos das inscrições e informações sobre a existência de notificação prévia ao Município anterior as inclusões no CADIN.</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/410/337.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara a relação das despesas realizadas pelo Fundo Social, incluindo os gastos com fornecimento de óculos, gás, cestas básicas, medicamentos, pagamentos de contas de água e energia elétrica no período de janeiro de 2025 a março de 2026.</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/411/338.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações sobre as ações realizadas pela equipe eMulti SUS entre janeiro de 2025 e março de 2026, discriminadas por profissional; relação dos profissionais atuantes, com respectivos horários de trabalho e valores recebidos e valor repassado ao Município para execução das ações.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/412/339.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações sobre o atendimento do Fundo Social nos programas assistenciais Bolsa Família, vale-gás e outros; relação dos munícipes beneficiados; relação das visitas realizadas aos beneficiários e a identificação do responsável pela inclusão e exclusão dos munícipes nos referidos programas.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/413/340.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações referentes a prestação de serviços de elaboração de projetos técnicos e documentação correspondentes aos Sistemas do Governo Federal, Estadual e demais órgãos públicos e particulares, voltados a gestão de convênios: cópia do contrato vigente; identificação dos responsáveis pela execução de tais serviços atualmente e a indicação da data de rescisão do contrato com a Empresa Ramalho Bosso &amp; Bosso Assessoria LTDA ME.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/414/341.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações referentes a situação atual do andamento da construção de novas casas populares no Município, se a previsão para aquisição do terreno destinado a construção das moradias e a informação se há algum impedimento inerente a Órgão técnicos.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/415/342.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações sobre a situação do Município quanto ao recebimento de emendas parlamentares e recursos do MAC; se há existência de impedimentos e os motivos; se há existência de dívidas com a União e respectivos valores e cópia de eventual processo relacionado ao tema.</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/416/343.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações sobre a situação do Município quanto ao recebimento de recursos do PAC; motivo do não cadastramento desde 2023 e se a existência de eventual impedimento para cadastro e recebimento dos recursos do PAC.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/417/344.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações referentes a realização da Festa do Peão do ano de 2026.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/418/345.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações referentes ao acidente ocorrido no trajeto entre Buritama e Turiúba, envolvendo o veículo oficial do Gabinete do Prefeito.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/432/346.pdf</t>
+  </si>
+  <si>
+    <t>Requer que o Poder Executivo envie a Câmara informações referentes ao pagamento de precatórios e referentes as ações judiciais com potencial de futura inscrição em precatório.</t>
+  </si>
+  <si>
     <t>348</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cleber Luiz Bonfim, Clezio Gonçalves dos Santos, Evandro Ferreira de Carvalho, José Marcelo Anunciação, Pedro Augusto Grigoleto Carvalho, Raquel Isabella Santiago, Sérgio Augusto Doimo de Falqui, Sílvia Regina Miranda Trindade, Vandeir Ferreira Tonchis</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/348/813.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Voto de Pesar pelo falecimento do Senhor Alcides Marcelino Garcia.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>814</t>
@@ -640,50 +979,176 @@
     <t>Dispõe sobre Voto de Pesar pelo falecimento do Senhor Hilson Barbosa da Silva.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/389/820.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Congratulações ao Senhor José Alexandre de Freitas pela passagem do 99º aniversário.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/390/821.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Voto de Pesar pelo falecimento do Senhor Lindolfo Lafaiete de Almeida.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/419/822.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Congratulações a Professora Alaide Pereira Trindade Gardino pela aposentadoria.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>Cleber Luiz Bonfim, Clezio Gonçalves dos Santos, Evandro Ferreira de Carvalho, José Marcelo Anunciação, Pedro Augusto Grigoleto Carvalho, Sérgio Augusto Doimo de Falqui, Sílvia Regina Miranda Trindade, Vandeir Ferreira Tonchis</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/420/823.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Sebastiana Antônia dos Santos.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/421/824.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Antônia Durvalina de Lima.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/422/825.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento do Senhor Dario Cavalhero.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/423/826.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento do Senhor Mauro Sérgio da Silva.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/424/827.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Adenir Aparecida da Silva Oliveira.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/425/828.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Haydee Quintino de Oliveira Santos.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/426/829.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Altina Helena Goularte Cardia.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/427/830.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Márcia Siena Trindade.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>Cleber Luiz Bonfim, Clezio Gonçalves dos Santos, Evandro Ferreira de Carvalho, José Marcelo Anunciação, Pedro Augusto Grigoleto Carvalho, Sérgio Augusto Doimo de Falqui, Sílvia Regina Miranda Trindade, Valdecir Antônio de Souza, Vandeir Ferreira Tonchis</t>
+  </si>
+  <si>
+    <t>http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/428/831.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Voto de Pesar pelo falecimento da Senhora Isabel de Souza Soares.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -987,67 +1452,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/353/599.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/354/600.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/355/601.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/356/602.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/357/603.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/358/604.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/359/605.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/360/606.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/376/607.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/377/608.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/378/609.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/379/610.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/380/611.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/381/612.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/382/613.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/383/614.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/392/615.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/393/616.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/394/617.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/361/316.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/362/317.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/363/318.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/366/319.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/367/320.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/368/321.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/369/322.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/370/323.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/371/324.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/372/325.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/373/326.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/374/327.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/375/328.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/384/329.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/385/330.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/386/331.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/387/332.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/388/333.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/391/334.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/348/813.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/349/814.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/350/815.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/351/816.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/352/817.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/364/818.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/365/819.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/389/820.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/390/821.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/353/599.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/354/600.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/355/601.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/356/602.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/357/603.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/358/604.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/359/605.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/360/606.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/376/607.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/377/608.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/378/609.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/379/610.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/380/611.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/381/612.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/382/613.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/383/614.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/392/615.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/393/616.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/394/617.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/395/618.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/396/619.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/397/620.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/398/621.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/399/622.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/400/623.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/401/624.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/402/625.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/403/626.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/404/627.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/405/628.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/406/629.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/407/630.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/429/631.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/430/632.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/431/633.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/361/316.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/362/317.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/363/318.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/366/319.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/367/320.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/368/321.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/369/322.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/370/323.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/371/324.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/372/325.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/373/326.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/374/327.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/375/328.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/384/329.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/385/330.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/386/331.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/387/332.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/388/333.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/391/334.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/408/335.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/409/336.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/410/337.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/411/338.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/412/339.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/413/340.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/414/341.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/415/342.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/416/343.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/417/344.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/418/345.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/432/346.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/348/813.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/349/814.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/350/815.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/351/816.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/352/817.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/364/818.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/365/819.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/389/820.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/390/821.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/419/822.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/420/823.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/421/824.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/422/825.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/423/826.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/424/827.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/425/828.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/426/829.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/427/830.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turiuba.sp.leg.br/media/sapl/public/materialegislativa/2026/428/831.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H48"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="227.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="228.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="75.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1536,765 +2001,1738 @@
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>90</v>
       </c>
       <c r="H20" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>93</v>
       </c>
       <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="E21" t="s">
+      <c r="H21" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H24" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
         <v>111</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...19 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H27" t="s">
         <v>119</v>
-      </c>
-[...19 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>120</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>121</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
         <v>123</v>
-      </c>
-[...19 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
         <v>127</v>
-      </c>
-[...19 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>129</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
         <v>131</v>
-      </c>
-[...19 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H31" t="s">
         <v>135</v>
-      </c>
-[...19 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>137</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>138</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="H32" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>138</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="H33" t="s">
         <v>144</v>
-      </c>
-[...13 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>146</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>43</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="H34" t="s">
         <v>148</v>
-      </c>
-[...13 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>150</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>43</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="H35" t="s">
         <v>152</v>
-      </c>
-[...13 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>153</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>154</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="H36" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>158</v>
+      </c>
+      <c r="D37" t="s">
         <v>159</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="E37" t="s">
         <v>160</v>
       </c>
-      <c r="D37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>22</v>
+        <v>161</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="E38" t="s">
-        <v>95</v>
+        <v>160</v>
       </c>
       <c r="F38" t="s">
-        <v>60</v>
+        <v>161</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H38" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>159</v>
       </c>
       <c r="E39" t="s">
-        <v>95</v>
+        <v>160</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="E40" t="s">
+        <v>160</v>
+      </c>
+      <c r="F40" t="s">
+        <v>22</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="F40" t="s">
+      <c r="H40" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>176</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>159</v>
+      </c>
+      <c r="E41" t="s">
+        <v>160</v>
+      </c>
+      <c r="F41" t="s">
+        <v>22</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>181</v>
+      </c>
+      <c r="D42" t="s">
+        <v>159</v>
+      </c>
+      <c r="E42" t="s">
+        <v>160</v>
+      </c>
+      <c r="F42" t="s">
+        <v>22</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="H42" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>184</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>185</v>
+      </c>
+      <c r="D43" t="s">
+        <v>159</v>
+      </c>
+      <c r="E43" t="s">
+        <v>160</v>
+      </c>
+      <c r="F43" t="s">
+        <v>22</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="H43" t="s">
         <v>187</v>
-      </c>
-[...13 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>188</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>189</v>
+      </c>
+      <c r="D44" t="s">
+        <v>159</v>
+      </c>
+      <c r="E44" t="s">
+        <v>160</v>
+      </c>
+      <c r="F44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="H44" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>192</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>193</v>
+      </c>
+      <c r="D45" t="s">
+        <v>159</v>
+      </c>
+      <c r="E45" t="s">
+        <v>160</v>
+      </c>
+      <c r="F45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="H45" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>196</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" t="s">
+        <v>159</v>
+      </c>
+      <c r="E46" t="s">
+        <v>160</v>
+      </c>
+      <c r="F46" t="s">
+        <v>161</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="H46" t="s">
         <v>199</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>159</v>
+      </c>
+      <c r="E47" t="s">
+        <v>160</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" t="s">
+      <c r="H47" t="s">
         <v>203</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>159</v>
+      </c>
+      <c r="E48" t="s">
+        <v>160</v>
+      </c>
+      <c r="F48" t="s">
+        <v>161</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" t="s">
+      <c r="H48" t="s">
         <v>207</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" s="1" t="s">
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
         <v>208</v>
       </c>
-      <c r="H48" t="s">
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>159</v>
+      </c>
+      <c r="E49" t="s">
+        <v>160</v>
+      </c>
+      <c r="F49" t="s">
+        <v>22</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H49" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>212</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>213</v>
+      </c>
+      <c r="D50" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" t="s">
+        <v>160</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H50" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>217</v>
+      </c>
+      <c r="D51" t="s">
+        <v>159</v>
+      </c>
+      <c r="E51" t="s">
+        <v>160</v>
+      </c>
+      <c r="F51" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>221</v>
+      </c>
+      <c r="D52" t="s">
+        <v>159</v>
+      </c>
+      <c r="E52" t="s">
+        <v>160</v>
+      </c>
+      <c r="F52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H52" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>224</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>225</v>
+      </c>
+      <c r="D53" t="s">
+        <v>159</v>
+      </c>
+      <c r="E53" t="s">
+        <v>160</v>
+      </c>
+      <c r="F53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H53" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>228</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>229</v>
+      </c>
+      <c r="D54" t="s">
+        <v>159</v>
+      </c>
+      <c r="E54" t="s">
+        <v>160</v>
+      </c>
+      <c r="F54" t="s">
+        <v>60</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H54" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>233</v>
+      </c>
+      <c r="D55" t="s">
+        <v>159</v>
+      </c>
+      <c r="E55" t="s">
+        <v>160</v>
+      </c>
+      <c r="F55" t="s">
+        <v>43</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H55" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>236</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
+        <v>159</v>
+      </c>
+      <c r="E56" t="s">
+        <v>160</v>
+      </c>
+      <c r="F56" t="s">
+        <v>43</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H56" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>241</v>
+      </c>
+      <c r="D57" t="s">
+        <v>159</v>
+      </c>
+      <c r="E57" t="s">
+        <v>160</v>
+      </c>
+      <c r="F57" t="s">
+        <v>22</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H57" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>244</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>245</v>
+      </c>
+      <c r="D58" t="s">
+        <v>159</v>
+      </c>
+      <c r="E58" t="s">
+        <v>160</v>
+      </c>
+      <c r="F58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H58" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>249</v>
+      </c>
+      <c r="D59" t="s">
+        <v>159</v>
+      </c>
+      <c r="E59" t="s">
+        <v>160</v>
+      </c>
+      <c r="F59" t="s">
+        <v>22</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H59" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>252</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>159</v>
+      </c>
+      <c r="E60" t="s">
+        <v>160</v>
+      </c>
+      <c r="F60" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>256</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>257</v>
+      </c>
+      <c r="D61" t="s">
+        <v>159</v>
+      </c>
+      <c r="E61" t="s">
+        <v>160</v>
+      </c>
+      <c r="F61" t="s">
+        <v>22</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H61" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>260</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D62" t="s">
+        <v>159</v>
+      </c>
+      <c r="E62" t="s">
+        <v>160</v>
+      </c>
+      <c r="F62" t="s">
+        <v>22</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>264</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>265</v>
+      </c>
+      <c r="D63" t="s">
+        <v>159</v>
+      </c>
+      <c r="E63" t="s">
+        <v>160</v>
+      </c>
+      <c r="F63" t="s">
+        <v>22</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H63" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>269</v>
+      </c>
+      <c r="D64" t="s">
+        <v>159</v>
+      </c>
+      <c r="E64" t="s">
+        <v>160</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H64" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>273</v>
+      </c>
+      <c r="D65" t="s">
+        <v>159</v>
+      </c>
+      <c r="E65" t="s">
+        <v>160</v>
+      </c>
+      <c r="F65" t="s">
+        <v>161</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H65" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>276</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>277</v>
+      </c>
+      <c r="D66" t="s">
+        <v>159</v>
+      </c>
+      <c r="E66" t="s">
+        <v>160</v>
+      </c>
+      <c r="F66" t="s">
+        <v>161</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H66" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>280</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>281</v>
+      </c>
+      <c r="D67" t="s">
+        <v>159</v>
+      </c>
+      <c r="E67" t="s">
+        <v>160</v>
+      </c>
+      <c r="F67" t="s">
+        <v>161</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H67" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>285</v>
+      </c>
+      <c r="D68" t="s">
+        <v>286</v>
+      </c>
+      <c r="E68" t="s">
+        <v>287</v>
+      </c>
+      <c r="F68" t="s">
+        <v>288</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H68" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>291</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>292</v>
+      </c>
+      <c r="D69" t="s">
+        <v>286</v>
+      </c>
+      <c r="E69" t="s">
+        <v>287</v>
+      </c>
+      <c r="F69" t="s">
+        <v>288</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H69" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>295</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>296</v>
+      </c>
+      <c r="D70" t="s">
+        <v>286</v>
+      </c>
+      <c r="E70" t="s">
+        <v>287</v>
+      </c>
+      <c r="F70" t="s">
+        <v>288</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H70" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>299</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>300</v>
+      </c>
+      <c r="D71" t="s">
+        <v>286</v>
+      </c>
+      <c r="E71" t="s">
+        <v>287</v>
+      </c>
+      <c r="F71" t="s">
+        <v>288</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H71" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>303</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>304</v>
+      </c>
+      <c r="D72" t="s">
+        <v>286</v>
+      </c>
+      <c r="E72" t="s">
+        <v>287</v>
+      </c>
+      <c r="F72" t="s">
+        <v>288</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H72" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>307</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>308</v>
+      </c>
+      <c r="D73" t="s">
+        <v>286</v>
+      </c>
+      <c r="E73" t="s">
+        <v>287</v>
+      </c>
+      <c r="F73" t="s">
+        <v>288</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H73" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>311</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>312</v>
+      </c>
+      <c r="D74" t="s">
+        <v>286</v>
+      </c>
+      <c r="E74" t="s">
+        <v>287</v>
+      </c>
+      <c r="F74" t="s">
+        <v>288</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H74" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>315</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>316</v>
+      </c>
+      <c r="D75" t="s">
+        <v>286</v>
+      </c>
+      <c r="E75" t="s">
+        <v>287</v>
+      </c>
+      <c r="F75" t="s">
+        <v>22</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H75" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>319</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>320</v>
+      </c>
+      <c r="D76" t="s">
+        <v>286</v>
+      </c>
+      <c r="E76" t="s">
+        <v>287</v>
+      </c>
+      <c r="F76" t="s">
+        <v>288</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H76" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>323</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>324</v>
+      </c>
+      <c r="D77" t="s">
+        <v>286</v>
+      </c>
+      <c r="E77" t="s">
+        <v>287</v>
+      </c>
+      <c r="F77" t="s">
+        <v>43</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H77" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>327</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>328</v>
+      </c>
+      <c r="D78" t="s">
+        <v>286</v>
+      </c>
+      <c r="E78" t="s">
+        <v>287</v>
+      </c>
+      <c r="F78" t="s">
+        <v>329</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H78" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>332</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>333</v>
+      </c>
+      <c r="D79" t="s">
+        <v>286</v>
+      </c>
+      <c r="E79" t="s">
+        <v>287</v>
+      </c>
+      <c r="F79" t="s">
+        <v>329</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>337</v>
+      </c>
+      <c r="D80" t="s">
+        <v>286</v>
+      </c>
+      <c r="E80" t="s">
+        <v>287</v>
+      </c>
+      <c r="F80" t="s">
+        <v>329</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H80" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>340</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>341</v>
+      </c>
+      <c r="D81" t="s">
+        <v>286</v>
+      </c>
+      <c r="E81" t="s">
+        <v>287</v>
+      </c>
+      <c r="F81" t="s">
+        <v>329</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H81" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>344</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" t="s">
+        <v>286</v>
+      </c>
+      <c r="E82" t="s">
+        <v>287</v>
+      </c>
+      <c r="F82" t="s">
+        <v>329</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H82" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>348</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>349</v>
+      </c>
+      <c r="D83" t="s">
+        <v>286</v>
+      </c>
+      <c r="E83" t="s">
+        <v>287</v>
+      </c>
+      <c r="F83" t="s">
+        <v>329</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H83" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>352</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>353</v>
+      </c>
+      <c r="D84" t="s">
+        <v>286</v>
+      </c>
+      <c r="E84" t="s">
+        <v>287</v>
+      </c>
+      <c r="F84" t="s">
+        <v>329</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H84" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>356</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>357</v>
+      </c>
+      <c r="D85" t="s">
+        <v>286</v>
+      </c>
+      <c r="E85" t="s">
+        <v>287</v>
+      </c>
+      <c r="F85" t="s">
+        <v>329</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H85" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>360</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>361</v>
+      </c>
+      <c r="D86" t="s">
+        <v>286</v>
+      </c>
+      <c r="E86" t="s">
+        <v>287</v>
+      </c>
+      <c r="F86" t="s">
+        <v>362</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H86" t="s">
+        <v>364</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2302,50 +3740,88 @@
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>